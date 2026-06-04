--- v0 (2026-04-04)
+++ v1 (2026-06-04)
@@ -8753,67 +8753,67 @@
   </w:comment>
   <w:comment w:id="7" w:author="Author" w:initials="A">
     <w:p w14:paraId="2B7647FD" w14:textId="77777777" w:rsidR="00DE3525" w:rsidRPr="006521BB" w:rsidRDefault="00DE3525" w:rsidP="00D32A64">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r w:rsidRPr="006521BB">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00D32A64">
         <w:t xml:space="preserve">Makale başlığının tamamının büyük harflerle yazımından uzak durulmalı, bağlaçlar (ör., ve, ile, de, dahi, ancak, ama, fakat, için, hepsi, hiçbiri) dahil kelimelerin ilk harfleri küçük yazılmalıdır. </w:t>
       </w:r>
       <w:r w:rsidR="00D32A64">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Başlıklarda kısaltma kullanılmamasına dikkat edilmelidir.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="8" w:author="Author" w:initials="A">
-    <w:p w14:paraId="73B485E8" w14:textId="77777777" w:rsidR="00F4505C" w:rsidRDefault="00F4505C" w:rsidP="00007312">
+    <w:p w14:paraId="73B485E8" w14:textId="77777777" w:rsidR="008C13A4" w:rsidRDefault="00F4505C" w:rsidP="008C13A4">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="00007312">
-        <w:t>Dergiye gönderilen tüm yazılarda Türkçe ve İngilizce özet bulunmalıdır. Özgün araştırma makalelerinin özetleri her bir dil için 250 kelimeden uzun olmamalıdır. Olgu sunumu için üst sınır 150 kelimedir. Araştırma makale özetlerinin (Amaç, Yöntem, Bulgular, Sonuç) şeklinde yapılandırılması gerekmekte olup diğer yazı türlerinin özetleri yapılandırılmamalıdır.</w:t>
+      <w:r w:rsidR="008C13A4">
+        <w:t>Dergiye gönderilen tüm yazılarda Türkçe ve İngilizce özet bulunmalıdır. Özgün araştırma, Derleme ve Olgu Sunumu makalelerinin özetleri her bir dil için 250 kelimeden uzun olmamalıdır. Araştırma makale özetlerinin (Amaç, Yöntem, Bulgular, Sonuç) şeklinde yapılandırılması gerekmekte olup diğer yazı türlerinin özetleri yapılandırılmamalıdır.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="9" w:author="Author" w:initials="A">
-    <w:p w14:paraId="6F81FCAE" w14:textId="77777777" w:rsidR="00F4505C" w:rsidRDefault="00AF3116">
+    <w:p w14:paraId="6F81FCAE" w14:textId="1BDABC25" w:rsidR="00F4505C" w:rsidRDefault="00AF3116">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="00F4505C">
         <w:t>Özetin sonunda niteleyici kelime gruplarından oluşan 3 ile 6 arasında anahtar kelime bulunmalıdır.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006521BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kısaltmalar anahtar kelime olarak kullanılamazlar</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4505C">
         <w:t>, bunun yerine açık halleri yazılmalıdır. Alfa, beta, delta gibi Latin alfabesinde bulunmayan harfler açık okunuşlarıyla kullanılmalıdırlar.</w:t>
       </w:r>
@@ -9565,122 +9565,126 @@
   <w16cid:commentId w16cid:paraId="133A113D" w16cid:durableId="4BF5027C"/>
   <w16cid:commentId w16cid:paraId="1DECB6FA" w16cid:durableId="2094BEF3"/>
   <w16cid:commentId w16cid:paraId="1D34459A" w16cid:durableId="25A41AAF"/>
   <w16cid:commentId w16cid:paraId="795EE1EF" w16cid:durableId="2094B72B"/>
   <w16cid:commentId w16cid:paraId="480E887B" w16cid:durableId="2094B7A0"/>
   <w16cid:commentId w16cid:paraId="7096BDDB" w16cid:durableId="2094B825"/>
   <w16cid:commentId w16cid:paraId="61FE7F54" w16cid:durableId="2094EEF1"/>
   <w16cid:commentId w16cid:paraId="07C66409" w16cid:durableId="57621194"/>
   <w16cid:commentId w16cid:paraId="31239124" w16cid:durableId="0278E9A3"/>
   <w16cid:commentId w16cid:paraId="3C83ECF7" w16cid:durableId="59133F8B"/>
   <w16cid:commentId w16cid:paraId="2C26A63C" w16cid:durableId="7D80C13A"/>
   <w16cid:commentId w16cid:paraId="61C411DA" w16cid:durableId="4195D506"/>
   <w16cid:commentId w16cid:paraId="39EDD208" w16cid:durableId="462C8A27"/>
   <w16cid:commentId w16cid:paraId="5489224F" w16cid:durableId="2094BB10"/>
   <w16cid:commentId w16cid:paraId="2BF615EE" w16cid:durableId="2094BC7B"/>
   <w16cid:commentId w16cid:paraId="088F949C" w16cid:durableId="2094BC8F"/>
   <w16cid:commentId w16cid:paraId="0744DF1F" w16cid:durableId="2094B97F"/>
   <w16cid:commentId w16cid:paraId="78304F72" w16cid:durableId="25A4270A"/>
   <w16cid:commentId w16cid:paraId="7064C88A" w16cid:durableId="2094BC2D"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7834B606" w14:textId="77777777" w:rsidR="00A64008" w:rsidRDefault="00A64008">
+    <w:p w14:paraId="3CCF6084" w14:textId="77777777" w:rsidR="003F6BB6" w:rsidRDefault="003F6BB6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11837E04" w14:textId="77777777" w:rsidR="00A64008" w:rsidRDefault="00A64008">
+    <w:p w14:paraId="47EB8B6A" w14:textId="77777777" w:rsidR="003F6BB6" w:rsidRDefault="003F6BB6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
-    <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Sylfaen"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Heuristica Bold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Heuristica Regular">
     <w:altName w:val="Heuristica"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="165518835"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="6918B362" w14:textId="77777777" w:rsidR="00DA0CEC" w:rsidRDefault="00DA0CEC" w:rsidP="00DD4A6E">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
@@ -9689,50 +9693,55 @@
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="73A6A4DA" w14:textId="77777777" w:rsidR="00DA0CEC" w:rsidRDefault="00DA0CEC" w:rsidP="00DA0CEC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-1167328686"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="74111196" w14:textId="77777777" w:rsidR="00DA0CEC" w:rsidRDefault="00DA0CEC" w:rsidP="00DD4A6E">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
@@ -9810,58 +9819,58 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>02</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>.202</w:t>
     </w:r>
     <w:r w:rsidR="00EA67BA">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3ECE13F6" w14:textId="77777777" w:rsidR="00A64008" w:rsidRDefault="00A64008">
+    <w:p w14:paraId="62873FC4" w14:textId="77777777" w:rsidR="003F6BB6" w:rsidRDefault="003F6BB6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AD50EF2" w14:textId="77777777" w:rsidR="00A64008" w:rsidRDefault="00A64008">
+    <w:p w14:paraId="78267A48" w14:textId="77777777" w:rsidR="003F6BB6" w:rsidRDefault="003F6BB6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E565E60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AFE4370C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -10103,160 +10112,164 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1527911873">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1817531508">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="325868495">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:displayBackgroundShape/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009A499F"/>
     <w:rsid w:val="00007312"/>
     <w:rsid w:val="000226C9"/>
     <w:rsid w:val="000266B0"/>
     <w:rsid w:val="00031B58"/>
     <w:rsid w:val="00031CE1"/>
     <w:rsid w:val="00040EF7"/>
     <w:rsid w:val="00052151"/>
+    <w:rsid w:val="00053708"/>
     <w:rsid w:val="00064778"/>
     <w:rsid w:val="000947BE"/>
     <w:rsid w:val="000A0833"/>
     <w:rsid w:val="000A799A"/>
     <w:rsid w:val="000D0D6E"/>
     <w:rsid w:val="000E1E95"/>
     <w:rsid w:val="000F7F96"/>
     <w:rsid w:val="00117D6A"/>
     <w:rsid w:val="00126C66"/>
     <w:rsid w:val="001479FA"/>
     <w:rsid w:val="00151ED9"/>
     <w:rsid w:val="00160360"/>
     <w:rsid w:val="0019144F"/>
     <w:rsid w:val="00196AFF"/>
     <w:rsid w:val="001B14FD"/>
     <w:rsid w:val="001C5D75"/>
     <w:rsid w:val="001D3887"/>
     <w:rsid w:val="001E0F1A"/>
     <w:rsid w:val="001F579E"/>
     <w:rsid w:val="001F7E19"/>
     <w:rsid w:val="00205077"/>
     <w:rsid w:val="0022195B"/>
     <w:rsid w:val="002250E2"/>
     <w:rsid w:val="00250E05"/>
     <w:rsid w:val="002707EF"/>
     <w:rsid w:val="00282DEF"/>
     <w:rsid w:val="002B24B9"/>
     <w:rsid w:val="002C0950"/>
     <w:rsid w:val="002C15E6"/>
     <w:rsid w:val="002C210E"/>
     <w:rsid w:val="00300F8B"/>
     <w:rsid w:val="00313B5D"/>
     <w:rsid w:val="00333CEE"/>
     <w:rsid w:val="0036619D"/>
     <w:rsid w:val="003A540E"/>
     <w:rsid w:val="003C04EB"/>
     <w:rsid w:val="003F26E8"/>
+    <w:rsid w:val="003F6BB6"/>
     <w:rsid w:val="003F726D"/>
     <w:rsid w:val="004306C1"/>
     <w:rsid w:val="004368E9"/>
     <w:rsid w:val="004471D6"/>
     <w:rsid w:val="0048093A"/>
     <w:rsid w:val="0049262A"/>
     <w:rsid w:val="004A5750"/>
     <w:rsid w:val="004F4839"/>
     <w:rsid w:val="004F5A27"/>
     <w:rsid w:val="004F7954"/>
     <w:rsid w:val="00510100"/>
+    <w:rsid w:val="00570B1E"/>
     <w:rsid w:val="00582301"/>
     <w:rsid w:val="00590368"/>
     <w:rsid w:val="005A0597"/>
     <w:rsid w:val="005C7BE7"/>
     <w:rsid w:val="005F2F25"/>
     <w:rsid w:val="006056F5"/>
     <w:rsid w:val="006301F7"/>
     <w:rsid w:val="0063508C"/>
     <w:rsid w:val="00642F52"/>
     <w:rsid w:val="006521BB"/>
     <w:rsid w:val="006644D5"/>
     <w:rsid w:val="00665F6A"/>
     <w:rsid w:val="00692F97"/>
     <w:rsid w:val="006F04F2"/>
     <w:rsid w:val="007221C8"/>
     <w:rsid w:val="00767356"/>
     <w:rsid w:val="00781958"/>
     <w:rsid w:val="0079203A"/>
     <w:rsid w:val="00793BC4"/>
     <w:rsid w:val="007B149E"/>
     <w:rsid w:val="007E1F1D"/>
     <w:rsid w:val="007F0E4A"/>
     <w:rsid w:val="00824630"/>
     <w:rsid w:val="0083614C"/>
     <w:rsid w:val="00845FC5"/>
     <w:rsid w:val="00863887"/>
     <w:rsid w:val="00873CBC"/>
     <w:rsid w:val="008B1619"/>
     <w:rsid w:val="008B3D4A"/>
+    <w:rsid w:val="008C13A4"/>
     <w:rsid w:val="00925812"/>
     <w:rsid w:val="00953187"/>
     <w:rsid w:val="00956171"/>
     <w:rsid w:val="00962998"/>
     <w:rsid w:val="00973A13"/>
     <w:rsid w:val="00983A14"/>
     <w:rsid w:val="009A499F"/>
     <w:rsid w:val="009F247A"/>
     <w:rsid w:val="009F2F4D"/>
     <w:rsid w:val="00A10BA8"/>
     <w:rsid w:val="00A361C1"/>
     <w:rsid w:val="00A43447"/>
     <w:rsid w:val="00A50963"/>
     <w:rsid w:val="00A6094B"/>
     <w:rsid w:val="00A64008"/>
     <w:rsid w:val="00AE0F17"/>
     <w:rsid w:val="00AF3116"/>
     <w:rsid w:val="00B334F4"/>
     <w:rsid w:val="00B34B93"/>
     <w:rsid w:val="00B40EC4"/>
     <w:rsid w:val="00B9246C"/>
     <w:rsid w:val="00BA34FD"/>
     <w:rsid w:val="00BA68FE"/>
     <w:rsid w:val="00BC47FE"/>
     <w:rsid w:val="00BD1805"/>
@@ -10297,52 +10310,52 @@
     <w:rsid w:val="00F920DE"/>
     <w:rsid w:val="00F94B88"/>
     <w:rsid w:val="00FC39BA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="25FADA1A"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
       </w:pPr>
@@ -13651,72 +13664,72 @@
         </a:lvl9pPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>2548</Words>
-  <Characters>14528</Characters>
+  <Words>2619</Words>
+  <Characters>14457</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>121</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>370</Lines>
+  <Paragraphs>213</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17042</CharactersWithSpaces>
+  <CharactersWithSpaces>16863</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>